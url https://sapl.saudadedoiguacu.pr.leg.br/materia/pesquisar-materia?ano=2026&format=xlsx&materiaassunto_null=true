--- v1 (2026-03-12)
+++ v2 (2026-06-23)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1000" uniqueCount="449">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -102,254 +102,860 @@
   <si>
     <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1261/02-_pl-03-2026_-_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no Orçamento Anual de 2026 no valor de R$ 2.158.992,34 (dois milhões, cento e cinquenta e oito mil, novecentos e noventa e dois reais e trinta e quatro centavos).</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1262/02-_pl-04-2026_-_tramitacao_completa.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no Orçamento Anual de 2026 no valor de R$ 12.033.906,14 (doze milhões, trinta e três mil, novecentos e seis reais e quatorze centavos).</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1269/02-_projeto_de_lei_no_05-2026.pdf</t>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1269/projeto_de_lei_no_05-2026_-_processo_completo.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de um Crédito Adicional Suplementar no valor de R$ 1.989.454,75 (um milhão, novecentos e oitenta e nove mil, quatrocentos e cinquenta e quatro reais e setenta e cinco centavos), no Orçamento Anual de 2026.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1270/01-_projeto_de_lei_06-2026.pdf</t>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1270/projeto_de_lei_06-2026_-_processo_completo.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura, de um Crédito Adicional Suplementar no valor de R$ 585.322,94 (quinhentos e oitenta e cinco mil, trezentos e vinte e dois reais e noventa e quatro centavos) no Orçamento Anual para 2026.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1273/01-_projeto_de_lei_07-2026.pdf</t>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1273/projeto_de_lei_07-2026_-_processo_completo.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Permanente de Incentivo à Pesca Esportiva no Município, autorizando a celebração de parcerias para realização de eventos, com foco no fortalecimento do turismo e da economia local, observadas as normas de transparência, sustentabilidade e disponibilidade orçamentária.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1274/01-_projeto_de_lei_08-2026.pdf</t>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1274/projeto_de_lei_08-2026_-_processo_completo.pdf</t>
   </si>
   <si>
     <t>Revoga as Leis Municipais nº 1.284/2019 e nº 1.485/2022 e institui o Programa Municipal “Conexão Trabalho”, destinado a apoiar, mediante critérios objetivos e fiscalizáveis, o deslocamento intermunicipal diário de trabalhadores residentes em Saudade do Iguaçu, resguardando a legalidade, a impessoalidade e a proteção ao patrimônio público.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1275/03-substitutivo_do_pl_09-2026.pdf</t>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1275/projeto_de_lei_09-2026__-_processo_completo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação das Funções Gratificadas de Direção e Coordenação Pedagógica do Magistério Público Municipal, altera o art. 62 da Lei Municipal nº 1213/2018 e dá outras providências.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1271/01-_projeto_de_lei_10-2026.pdf</t>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1271/projeto_de_lei_10-2026_-_processo_completo.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura, de um Crédito Adicional Suplementar no valor de R$ 252.283,96 (duzentos e cinquenta e dois mil, duzentos e oitenta e três reais e noventa e seis centavos) no Orçamento Anual para 2026.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1285/01-_projeto_de_lei_no_011-2026.pdf</t>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1285/projeto_de_lei_11-2026_-_processo_completo.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de um Crédito Adicional Suplementar no valor de R$ 230.000,00 (duzentos e trinta mil reais) no Orçamento Geral do Município de Saudade do Iguaçu, para o Exercício Financeiro de 2026.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1286/01-_projeto_de_lei_12-2026.pdf</t>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1286/projeto_de_lei_12-2026_-_processo_completo_-_arquivado.pdf</t>
   </si>
   <si>
     <t>Estabelece, para fins de requisição de pequeno valor no âmbito do Município de Saudade do Iguaçu, o limite para pagamento mediante requisição direta, nos termos do § 3º e do § 4º do art. 100 da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1287/01-_projeto_de_lei_013-2026.pdf</t>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1287/projeto_de_lei_013-2026_-_processo_completo.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura, de um Crédito Adicional Suplementar no valor de R$ 194.159,84 (cento e noventa e quatro mil, cento e cinquenta e nove reais e oitenta e quatro centavos) no Orçamento Anual para 2026.</t>
   </si>
   <si>
+    <t>1290</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1290/01-_projeto_de_lei_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar no Orçamento de 2026 no valor de R$ 197.979,35 (cento e noventa e sete mil, novecentos e setenta e nove reais e trinta e cinco centavos).</t>
+  </si>
+  <si>
+    <t>1299</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1299/projeto_de_lei_15-2026_-_processo_completo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revisão dos vencimentos dos servidores municipais do quadro único do Poder Executivo Municipal de Saudade do Iguaçu – PR</t>
+  </si>
+  <si>
+    <t>1300</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1300/projeto_de_lei_016-2026_-_processo_completo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revisão dos vencimentos dos servidores municipais, ocupantes de Cargo em Comissão e Funções Gratificadas.</t>
+  </si>
+  <si>
+    <t>1298</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1298/01-_projeto_de_lei_no_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de Crédito Adicional Suplementar no Orçamento anual de 2026 no valor de R$ 199.101,00 (cento e noventa e nove mil e cento e um reais).</t>
+  </si>
+  <si>
+    <t>1307</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1307/projeto_de_lei_18-2026_-_processo_completo.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar no Orçamento de 2026 no valor de R$ 91.941,74 (noventa e um mil, novecentos e quarenta e um reais e setenta e quatro centavos).</t>
+  </si>
+  <si>
+    <t>1310</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1310/projeto_de_lei_19-2026_-_processo_completo.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura, de um Crédito Adicional Suplementar no valor de R$ 885.000,00 (oitocentos e oitenta e cinco mil reais) no Orçamento Anual para 2026.</t>
+  </si>
+  <si>
+    <t>1311</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1311/projeto_de_lei_20-2026_-_processo_completo.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura, de um Crédito Adicional Suplementar no valor de  R$ 776.000,00 (setecentos e setenta e seis mil reais) no Orçamento Anual para 2026.</t>
+  </si>
+  <si>
+    <t>1313</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1313/projeto_de_lei_no_021-2026_-_processo_completo.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura, de um Crédito Adicional Suplementar no valor de R$ 1.300.000,00 (um milhão e trezentos mil reais) no Orçamento Anual para 2026.</t>
+  </si>
+  <si>
+    <t>1319</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1319/projeto_de_lei_no_022-2026_-_processo_completo.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura, de um Crédito Adicional Suplementar no valor de R$ 91.000,00 (noventa e um mil reais) no Orçamento Anual para 2026.</t>
+  </si>
+  <si>
+    <t>1324</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1324/projeto_de_lei_no_023-2026_-_processo_completo.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura, de um Crédito Adicional Suplementar no valor de R$ 107.000,00 (cento e sete mil reais) no Orçamento Anual para 2026.</t>
+  </si>
+  <si>
+    <t>1325</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1325/projeto_de_lei_no_024-2026_-_processo_completo.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura, de um Crédito Adicional Suplementar no valor de R$ 106.024,57 (cento e seis mil, vinte e quatro reais e cinquenta e sete centavos)no Orçamento Anual para 2026.</t>
+  </si>
+  <si>
+    <t>1337</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1337/projeto_de_lei_no_025-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicinal suplementar no orçamento geral do Município de Saudade do Iguaçu, para o exercício financeiro de 2026 no valor de R$ 148.000,00 (cento e quarenta e oito mil reais).</t>
+  </si>
+  <si>
+    <t>1344</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1344/01-_projeto_de_lei_no_26-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de Crédito Adicional Suplementar no Orçamento Anual de 2026, no valor de R$ 180.831,00 (cento e oitenta mil e oitocentos e trinta e um reais).</t>
+  </si>
+  <si>
+    <t>1345</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1345/01-_projeto_de_lei_no_027-2026.pdf</t>
+  </si>
+  <si>
+    <t>Extingue e cria Função Gratificada constante no Anexo II da Lei nº 1165/2018.</t>
+  </si>
+  <si>
+    <t>1346</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1346/01-_projeto_de_lei_28-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 1.155, de 13 de dezembro de 2017, para adequar a natureza jurídica do pagamento dos plantões médicos, revoga a Lei Municipal nº 1.215, de 14 de agosto de 2018, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1347</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1347/01-_projeto_de_lei_29-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 1.184, de 17 de abril de 2018, para adequar a natureza jurídica do pagamento dos plantões dos profissionais de Enfermeiros e Técnicos de Enfermagem no âmbito da Secretaria Municipal de Saúde de Saudade do Iguaçu, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1348</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1348/pl_-_30-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura, no Orçamento Anual de 2026 do Município de Saudade do Iguaçu, Estado do Paraná um Crédito Adicional Suplementar no valor de R$ 6.893.969,40 (seis milhões, oitocentos e noventa e três mil, novecentos e sessenta e nove reais e quarenta centavos).</t>
+  </si>
+  <si>
+    <t>1349</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1349/pl_-_31-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura, no Orçamento Anual de 2026 do Município de Saudade do Iguaçu, Estado do Paraná um Crédito Adicional Suplementar no valor de R$ 1.097.712,44 (um milhão, noventa e sete mil, setecentos e doze reais e quarenta e quatro centavos).</t>
+  </si>
+  <si>
+    <t>1359</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1359/projeto_de_lei_no_032-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura no Orçamento Geral do Município de Saudade do Iguaçu, Estado do Paraná para o Exercício Financeiro de 2026 de um crédito Adicional suplementar no valor de R$ 240.000,00 (duzentos e quarenta mil reais).</t>
+  </si>
+  <si>
+    <t>1360</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1360/projeto_de_lei_no_033-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reconhecimento do cargo de Assistente de Professor de Educação Infantil como integrante do plano de carreira do magistério, nos termos da Lei Federal nº 15.326/26, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1361</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1361/projeto_de_lei_34-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o fornecimento de apoio alimentar aos policiais militares em efetivo serviço no Município.</t>
+  </si>
+  <si>
+    <t>1365</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1365/01-_projeto_de_lei_no_035-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir um Crédito Adicional Suplementar no Orçamento de 2026 no valor de R$ 80.000,00 (oitenta mil reais).</t>
+  </si>
+  <si>
+    <t>1373</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1373/01-_projeto_de_lei_36-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura, no Orçamento Anual de 2026,  de um Crédito Adicional Suplementar no valor de R$ 270.000,00 (duzentos e setenta mil reais).</t>
+  </si>
+  <si>
+    <t>1375</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1375/01-_projeto_de_lei_37-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 1.583, de 27 de junho de 2024, para adequar a organização do Sistema Municipal de Cultura à realidade administrativa, comunitária e cultural do Município de Saudade do Iguaçu, estabelece regime de implantação gradual da política cultural municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1376</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1376/projeto_de_lei_no_038-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de um Crédito Adicional Suplementar no Orçamento anual de 2026 no valor de R$ 440.000,00 (quatrocentos e quarenta mil reais.</t>
+  </si>
+  <si>
     <t>1289</t>
   </si>
   <si>
     <t>RQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>EDELVAN LAZARE</t>
   </si>
   <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1289/requerimento_no_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, que o Poder Executivo Municipal gestione junto ao DER/PR – Departamento de Estradas de Rodagem do Paraná a instalação de redutor de velocidade nas proximidades do trevo de acesso ao Município de Sulina/PR.</t>
+  </si>
+  <si>
+    <t>1297</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1297/requerimento_no_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer-se o envio de  informações e documentos acerca da Concorrência Eletrônica nº 06/2025 – PMSI e ao Termo de Concessão de Direito Real de Uso firmado entre o Município de Saudade do Iguaçu e a empresa Guerro &amp; Pagnussat Ltda.</t>
+  </si>
+  <si>
+    <t>1339</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1339/requerimento_no_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER que seja encaminhado convite ao Senhor Jair Expedito Bozi, Gerente Regional da SANEPAR de Pato Branco/PR, para que compareça a esta Casa de Leis, em data a ser agendada conforme sua disponibilidade, durante a realização de Sessão Ordinária, a fim de utilizar a Tribuna da Câmara Municipal para prestar esclarecimentos e repassar informações à população acerca dos trabalhos relacionados à obra da rede de saneamento básico (rede de esgoto) no perímetro urbano do Município de Saudade do Iguaçu.</t>
+  </si>
+  <si>
+    <t>1374</t>
+  </si>
+  <si>
+    <t>JOÃO PEDRO HARTMANN</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1374/requerimento_no_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER o encaminhamento das seguintes informações acerca do sistema de câmeras de monitoramento instalado no Município de Saudade do Iguaçu.</t>
+  </si>
+  <si>
+    <t>1272</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO</t>
+  </si>
+  <si>
+    <t>LAUDEMIR PIONTKOSKI - CARECONE</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1272/indicacao_no_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal que determine aos setores competentes a retomada e efetiva execução do programa instituído pela Lei Municipal nº 1.443/2021, de 21 de outubro de 2021, visando à concessão de equipamentos, na forma de incentivo econômico, aos Microempreendedores Individuais (MEIs), Microempresas (ME) e Empresas de Pequeno Porte (EPP), com atenção especial aos profissionais da construção civil, em especial aos pedreiros do Município.</t>
+  </si>
+  <si>
+    <t>1276</t>
+  </si>
+  <si>
     <t>http://sapl.saudadedoiguacu.pr.leg.br/media/</t>
   </si>
   <si>
-    <t>REQUER, que o Poder Executivo Municipal gestione junto ao DER/PR – Departamento de Estradas de Rodagem do Paraná a instalação de redutor de velocidade nas proximidades do trevo de acesso ao Município de Sulina/PR.</t>
-[...22 lines deleted...]
-  <si>
     <t>Indica ao Chefe do Poder Executivo Municipal que determine aos setores competentes a realização de estudos técnicos e operacionais visando à instalação de mantas de revestimento interno nas caçambas dos caminhões basculantes pertencentes à frota municipal, especialmente aqueles utilizados pela Secretaria Municipal de Viação e Obras e demais setores que realizam transporte de materiais.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>DIVONEI PANIZZON</t>
   </si>
   <si>
     <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1277/indicacao_no_03-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal que, por meio do Departamento Municipal de Engenharia, sejam realizados estudos técnicos visando providenciar o recuo dos canteiros centrais existentes na Avenida Iguaçu, especialmente na esquina com a Rua Valentin Olivo, com o objetivo de melhorar as condições de conversão de veículos de grande porte no local.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>VALDIR BAGESTON DE RAMOS - DEGO</t>
   </si>
   <si>
     <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1288/indicacao_no_04-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal que, por meio do Departamento de Engenharia e das Secretarias competentes, sejam realizados estudos técnicos visando à construção de uma pista de skate junto ao Parque do Lago, neste Município.</t>
   </si>
   <si>
+    <t>1294</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1294/indicacao_no_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal que determine ao Departamento Municipal de Engenharia e ao setor competente de trânsito a realização de estudos técnicos visando à instalação de um redutor de velocidade (quebra-molas) na Rua Armando Marangon, no Bairro Nova Vida, neste Município.</t>
+  </si>
+  <si>
+    <t>1295</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1295/indicacao_no_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal que determine aos setores competentes da Administração Municipal a realização de estudos visando à instalação de placas informativas e de orientação em locais públicos do Município, especialmente praças, academias ao ar livre, ginásios, espaços esportivos e no Parque do Lago, informando sobre as proibições previstas na Lei Municipal nº 1.439/2021, que dispõe sobre a proibição do consumo de bebidas alcoólicas, do uso de narguilé, cigarro eletrônico e demais produtos fumígeros em espaços públicos.</t>
+  </si>
+  <si>
+    <t>1296</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1296/indicacao_no_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal que determine aos setores competentes da Administração Municipal, especialmente ao Departamento de Engenharia e Planejamento, a realização de estudos técnicos, financeiros e orçamentários visando à implantação de pavimentação asfáltica na estrada vicinal que liga a BR-158, passando pela comunidade de Nova Esperança, até encontrar o trecho já pavimentado com calçamento na comunidade de Nossa Senhora Aparecida, no Assentamento Nova Fartura, interior do Município de Saudade do Iguaçu.</t>
+  </si>
+  <si>
+    <t>1314</t>
+  </si>
+  <si>
+    <t>DELCI BAZZANELLA NATH</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1314/indicacao_no_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal que determine ao Departamento Municipal de Engenharia e ao setor competente de trânsito a realização de estudos técnicos visando à instalação de um redutor de velocidade (quebra-molas) na Rua Santos Dumont, no trecho compreendido entre as Ruas Itália e Hilário Salvatori, no Loteamento Fabris, perímetro urbano do Município de Saudade do Iguaçu.</t>
+  </si>
+  <si>
+    <t>1322</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1322/indicacao_no_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal que determine ao Departamento de Engenharia e Urbanismo, em conjunto com o setor competente de trânsito, a realização de estudos técnicos e a posterior implantação de faixas elevadas para travessia de pedestres na Avenida Iguaçu, na esquina com a Rua Frei Carlos Plavinski, no perímetro urbano do Município.</t>
+  </si>
+  <si>
+    <t>1326</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1326/indicacao_no_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal que determine aos setores competentes a disponibilização de serviços de torno mecânico às associações de agricultores do Município, visando atender demandas de manutenção e recuperação de peças e equipamentos agrícolas.</t>
+  </si>
+  <si>
+    <t>1327</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1327/indicacao_no_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal que determine aos Departamentos de Engenharia e Urbanismo a realização de estudos técnicos, financeiros e orçamentários visando à pavimentação asfáltica de um trecho de aproximadamente 150 metros da Rua 19 de Março, interligando a Rua Dionathan Dotti à Rua Ângelo Rapachi, no Bairro Nova Vida, nas proximidades do Ginásio de Esportes São Silvestre.</t>
+  </si>
+  <si>
+    <t>1328</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1328/indicacao_no_12-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal que determine aos Departamentos de Engenharia e Urbanismo, em conjunto com o setor competente, a adoção de medidas para adequação das rampas de acesso às calçadas no perímetro urbano do Município, a serem realizadas de forma gradativa, acompanhando o andamento das obras de implantação da rede de esgoto.</t>
+  </si>
+  <si>
+    <t>1340</t>
+  </si>
+  <si>
+    <t>DIEGO TRINDADE</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1340/indicacao_no_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal que determine aos Departamentos de Engenharia e Urbanismo, em conjunto com o setor competente, a realização de estudos técnicos, financeiros e orçamentários visando à extensão da rede de iluminação pública na via pública que dá acesso da BR-158 até as propriedades das famílias Aimi e Viero, no perímetro urbano da Comunidade de Linha Urutu.</t>
+  </si>
+  <si>
+    <t>1341</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1341/indicacao_no_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal que determine aos setores competentes da Administração Municipal a realização de estudos técnicos, financeiros e orçamentários visando à aquisição de motocicletas elétricas para cessão e utilização pelos Agentes Comunitários de Saúde do Município, especialmente para atendimento das demandas existentes na zona rural.</t>
+  </si>
+  <si>
+    <t>1351</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1351/indicacao_no_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal que determine aos setores competentes a realização de estudos técnicos e a posterior execução de serviços de reforma e conserto do muro do cemitério da Comunidade de Alto Santa Rosa, localizado na zona rural do Município de Saudade do Iguaçu.</t>
+  </si>
+  <si>
+    <t>1354</t>
+  </si>
+  <si>
+    <t>ALEXANDRO BETT - ALEX, DIVONEI PANIZZON, EMERSON MARTIGNAGO, VALDIR BAGESTON DE RAMOS - DEGO</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1354/indicacao_no_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal que determine aos setores competentes a realização de estudos visando à retomada da execução do Programa Pacote Agrícola, instituído pela Lei Municipal nº 1.411/2021, de 23 de junho de 2021, para que volte a ser executado e disponibilizado aos produtores rurais nos mesmos moldes em que era realizado nos anos anteriores.</t>
+  </si>
+  <si>
+    <t>1355</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1355/indicacao_no_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal que determine aos setores competentes a realização de estudos técnicos e financeiros visando à disponibilização de ônibus equipados com banheiro para o transporte de pacientes do Município que necessitam se deslocar para consultas, exames e tratamentos médicos, especialmente para a cidade de Pato Branco e demais centros de atendimento regional.</t>
+  </si>
+  <si>
+    <t>1369</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1369/indicacao_no_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal que determine ao departamento competente a realização de melhorias no pátio de acesso e chegada da Escola Municipal de Educação Infantil Pequeno Anjo, mediante a colocação de brita ou outro material adequado, visando proporcionar melhores condições de acesso aos alunos, pais, responsáveis e servidores da instituição.</t>
+  </si>
+  <si>
+    <t>1370</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1370/indicacao_no_19-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal que determine aos departamentos competentes a realização de estudos técnicos e financeiros visando à execução de melhorias na cobertura das barracas utilizadas pelos feirantes da Feira do Produtor, localizada na Praça Central, em frente à Prefeitura Municipal, podendo, inclusive, ser avaliada a implantação de uma cobertura permanente e adequada para o espaço.</t>
+  </si>
+  <si>
+    <t>1371</t>
+  </si>
+  <si>
+    <t>EMERSON MARTIGNAGO</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1371/indicacao_no_20-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal que determine aos departamentos competentes a realização de estudos técnicos, financeiros, orçamentários e patrimoniais visando à aquisição de um terreno no Bairro Martignago, para a futura implantação de um parque infantil e de uma área pública de lazer e convivência destinada aos moradores daquela localidade.</t>
+  </si>
+  <si>
+    <t>1372</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1372/indicacao_no_21-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal que determine aos departamentos competentes a realização de estudos técnicos, financeiros e orçamentários visando à construção, no Município, de um espaço adequado para acolhimento e espera dos pacientes que utilizam o transporte da Secretaria Municipal de Saúde para deslocamentos destinados a consultas, exames, procedimentos e tratamentos em outros municípios, contemplando estrutura coberta, sala de espera, banheiros, assentos, bebedouro e demais instalações necessárias para o conforto e bem-estar dos usuários.</t>
+  </si>
+  <si>
+    <t>1382</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1382/indicacao_no_22-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal que determine aos departamentos competentes a realização de estudos técnicos, financeiros, orçamentários e patrimoniais visando à aquisição de um terreno na Comunidade de Linha Urutu, destinado à futura implantação de um parque infantil, área de lazer e espaço de convivência para atendimento das famílias e crianças daquela comunidade.</t>
+  </si>
+  <si>
+    <t>1342</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>DELCI BAZZANELLA NATH, DIEGO TRINDADE, JOÃO PEDRO HARTMANN, LAUDEMIR PIONTKOSKI - CARECONE</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1342/01-_projeto_de_decreto_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>Susta os efeitos do Decreto Municipal nº 51/2026, de 15 de abril de 2026, por exorbitação do poder regulamentar e violação ao princípio da legalidade.</t>
+  </si>
+  <si>
+    <t>1331</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1331/01-_projeto_de_resolucao_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação, estruturação e o funcionamento da Ouvidoria Parlamentar, visando assegurar a participação popular e o controle social.</t>
+  </si>
+  <si>
+    <t>1332</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1332/01-_projeto_de_resolucao_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta a aplicação da Lei Federal nº 14.129/2021, instituindo a Política de Governança Digital e o Programa de Governo Digital no âmbito do Legislativo Municipal.</t>
+  </si>
+  <si>
+    <t>1333</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1333/01-_projeto_de_resolucao_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta a aplicação da Lei Federal nº 14.129/2021, institui a Política de Governança Digital e o Programa de Governo Digital no âmbito do Poder Legislativo do Município de Saudade do Iguaçu, Estado do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1338</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI COMPLEMENTAR</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1338/01-_projeto_de_lei_complementar_no_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a adquirir partes de imóveis urbanos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1363</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1363/01-_projeto_de_lei_complementar_no_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o perímetro urbano do Município de Saudade do Iguaçu, revoga a Lei Complementar nº 028, de 28 de abril de 2020, e dá outras providências.</t>
+  </si>
+  <si>
     <t>1267</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO</t>
   </si>
   <si>
-    <t>JOÃO PEDRO HARTMANN</t>
-[...2 lines deleted...]
-    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1267/projeto_de_lei_legislativo_01_26_-_pecas.pdf</t>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1267/projeto_de_lei_legislativo_01-2026_-_processo_completo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos para manutenção e conserto de equipamentos, máquinas e veículos pertencentes ao Município de Saudade do Iguaçu, estabelece a obrigatoriedade de emissão de relatórios técnicos e dá outras providências.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1268/projeto_de_lei_legislativo_02_26_-_autismo.pdf</t>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1268/projeto_de_lei_legislativo_02_26_-_autismo_-_processo_completo.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Valorização, Inclusão e Apoio Educacional ao Aluno com Transtorno do Espectro Autista (TEA) na rede municipal de ensino de Saudade do Iguaçu e dá outras providências.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1284/projeto_de_lei_legislativo_03-2026_-_proibicao_passeios.pdf</t>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1284/projeto_de_lei_legislativo_03-2026_-_processo_completo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da circulação de bicicletas, patinetes, skates, hoverboards e veículos elétricos nos passeios públicos, praças e parques do Município de Saudade do Iguaçu e dá outras providências.</t>
   </si>
   <si>
+    <t>1301</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1301/01-_projeto_de_lei_legislativo_04-2026_-_processo_completo.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Legislativo nº 04/2026, que dispõe sobre a revisão geral anual dos vencimentos dos servidores públicos do Poder Legislativo do Município de Saudade do Iguaçu.</t>
+  </si>
+  <si>
+    <t>1350</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1350/projeto_de_lei_legislativo_05-2026_-_lei_dos_exames.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o fornecimento de medicamentos, materiais médico-hospitalares, nutrição enteral, oxigênio medicinal, leites especiais e fraldas mediante apresentação de prescrição médica, no âmbito da rede pública de saúde do Município de Saudade do Iguaçu, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1364</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1364/01-_projeto_de_lei_legislativo_06-2026_-_declara_de_utilidade_publica_associacao_de_piscicultores.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública Municipal a Associação de Piscicultores de Saudade do Iguaçu – APSI e dá outras providências.</t>
+  </si>
+  <si>
     <t>1263</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>PARECER</t>
   </si>
   <si>
     <t>CCJ - COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA, CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
   </si>
   <si>
     <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1263/parecer_01-2026.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto favorável das Comissões de Constituição e Justiça e de Finanças e Orçamento ao Projeto de Lei nº 001/2026.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1264/parecer_02-2026.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto favorável das Comissões de Constituição e Justiça e de Finanças e Orçamento ao Projeto de Lei nº 002/2026.</t>
@@ -406,50 +1012,395 @@
     <t>1281</t>
   </si>
   <si>
     <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1281/parecer_08-2026.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto das Comissões de Constituição e Justiça e de Finanças e Orçamento favorável à aprovação do Projeto de Lei Nº 10/2026.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1282/parecer_09-2026.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto das Comissões de Constituição e Justiça e de Finanças e Orçamento favorável à aprovação do Projeto de Lei Legislativo Nº 01/2026.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1283/parecer_010-2026.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto das Comissões de Constituição e Justiça e de Finanças e Orçamento favorável à aprovação do Projeto de Lei Legislativo Nº 02/2026.</t>
+  </si>
+  <si>
+    <t>1291</t>
+  </si>
+  <si>
+    <t>CAERMA - COM. AGRICULTURA, EMPREGO E RENDA E MEIO AMBIENTE, CCJ - COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA, CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto das comissões de Constituição e Justiça, de Finanças e Orçamento e de Agricultura, Emprego e Renda e Meio Ambiente favorável à aprovação do Projeto de Lei Nº 08/2026.</t>
+  </si>
+  <si>
+    <t>1292</t>
+  </si>
+  <si>
+    <t>Parecer Cojunto das Comissões de Constituição e Justiça e de Finanças e Orçamento favorável à aprovação do Projeto de Lei Nº 011/2026.</t>
+  </si>
+  <si>
+    <t>1293</t>
+  </si>
+  <si>
+    <t>Parecer Cojunto das Comissões de Constituição e Justiça e de Finanças e Orçamento favorável à aprovação do Projeto de Lei Nº 013/2026.</t>
+  </si>
+  <si>
+    <t>1304</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto das Comissões de Constituição e Justiça e de Finanças e Orçamento favorável à aprovação do Projeto de Lei Nº 015/2026 com Emenda Modificativa Nº 01/2026.</t>
+  </si>
+  <si>
+    <t>1305</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto das Comissões de Constituição e Justiça e de Finanças e Orçamento favorável à aprovação do Projeto de Lei Nº 016/2026 com Emenda Modificativa Nº 02/2026.</t>
+  </si>
+  <si>
+    <t>1306</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto das Comissões de Constituição e Justiça e de Finanças e Orçamento favorável à aprovação do Projeto de Lei Legislativo Nº 04/2026.</t>
+  </si>
+  <si>
+    <t>1308</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1308/parecer_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto das Comissões de Constituição e Justiça e de Finanças e Orçamento favorável à aprovação do Projeto de Lei Nº 014/2026 .</t>
+  </si>
+  <si>
+    <t>1309</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto das Comissões de Constituição e Justiça e de Finanças e Orçamento favorável à aprovação do Projeto de Lei Nº 018/2026.</t>
+  </si>
+  <si>
+    <t>1312</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1312/parecer_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>1315</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1315/parecer_020-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto das Comissões de Constituição e Justiça e de Finanças e Orçamento favorável à aprovação do Projeto de Lei Nº 019/2026.</t>
+  </si>
+  <si>
+    <t>1316</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1316/parecer_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto das Comissões de Constituição e Justiça e de Finanças e Orçamento favorável à aprovação do Projeto de Lei Nº 020/2026.</t>
+  </si>
+  <si>
+    <t>1317</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1317/parecer_022-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto das Comissões de Constituição e Justiça e de Finanças e Orçamento favorável à aprovação do Projeto de Lei Nº 021/2026</t>
+  </si>
+  <si>
+    <t>1318</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1318/parecer_23-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto das Comissões de Constituição e Justiça e de Finanças e Orçamento pela rejeição do Projeto de Lei Nº 012/2026.</t>
+  </si>
+  <si>
+    <t>1320</t>
+  </si>
+  <si>
+    <t>CCJ - COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA, CESAS - COMISSÃO DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL, CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1320/parecer_24-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto das Comissões CCJ, CFO e CESAS favorável à aprovação do Projeto de Lei Nº 09/2026, na forma do Substitutivo apresentado pelo prefeito Municipal com Emenda Modificativa Nº 03/2026.</t>
+  </si>
+  <si>
+    <t>1323</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1323/parecer_025-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto das Comissões de Constituição e Justiça e de Finanças e Orçamento favorável à aprovação do Projeto de Lei Nº 022/2026.</t>
+  </si>
+  <si>
+    <t>1329</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1329/parecer_026-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto das Comissões de Constituição e Justiça e de Finanças e Orçamento favorável à aprovação do Projeto de Lei Nº 023/2026.</t>
+  </si>
+  <si>
+    <t>1330</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1330/parecer_027-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto das Comissões de Constituição e Justiça e de Finanças e Orçamento favorável à aprovação do Projeto de Lei Nº 024/2026.</t>
+  </si>
+  <si>
+    <t>1334</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1334/parecer_028-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Constituição e Justiça (CCJ) favorável à aprovação do Projeto de Resolução Nº 01/2026.</t>
+  </si>
+  <si>
+    <t>1335</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1335/parecer_029-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Constituição e Justiça (CCJ) favorável à aprovação do Projeto de Resolução Nº 02/2026.</t>
+  </si>
+  <si>
+    <t>1336</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1336/parecer_030-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Constituição e Justiça (CCJ) favorável à aprovação do Projeto de Resolução Nº 03/2026.</t>
+  </si>
+  <si>
+    <t>1343</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto das Comissões de Constituição e Justiça e de Finanças e Orçamento favorável à aprovação do Projeto de Lei Nº 025/2026.</t>
+  </si>
+  <si>
+    <t>1352</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1352/parecer_032-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto das comissões de Constituição e Justiça e de Finanças e Orçamento favorável à aprovação do Projeto de Lei nº 026/2026.</t>
+  </si>
+  <si>
+    <t>1353</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1353/parecer_033-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Constituição e Justiça favorável à aprovação do Projeto de Decreto Legislativo Nº 01/2026.</t>
+  </si>
+  <si>
+    <t>1356</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1356/parecer_034-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto das Comissões de Constituição e Justiça e de Finanças e Orçamento favorável à aprovação do Projeto de Lei Nº 030/2026.</t>
+  </si>
+  <si>
+    <t>1357</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1357/parecer_035-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto das Comissões de Constituição e Justiça e de Finanças e Orçamento favorável à aprovação do Projeto de Lei Nº 031/2026.</t>
+  </si>
+  <si>
+    <t>1358</t>
+  </si>
+  <si>
+    <t>CCJ - COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA, CESAS - COMISSÃO DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1358/parecer_036-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto das Comissões de Constituição e Justiça e de Educação, Saúde e Assistência Social favorável à aprovação do Projeto de Lei Legislativo Nº 05/2026.</t>
+  </si>
+  <si>
+    <t>1362</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto das comissões de Constituição e Justiça e de Finanças e Orçamento favorável à aprovação do Projeto de Lei Nº 032/2026.</t>
+  </si>
+  <si>
+    <t>1366</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1366/parecer_038-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto das Comissões de Constituição e Justiça e de Finanças e Orçamento favorável à aprovação do Projeto de Lei Nº 027/2026.</t>
+  </si>
+  <si>
+    <t>1367</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1367/parecer_039-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto das Comissões de Constituição e Justiça e de Finanças e Orçamento favorável à aprovação do Projeto de Lei Complementar Nº 01/2026.</t>
+  </si>
+  <si>
+    <t>1368</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1368/parecer_040-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto das Comissões de Constituição e Justiça e de Finanças e Orçamento favorável à aprovação do Projeto de Lei Nº 034/2026.</t>
+  </si>
+  <si>
+    <t>1377</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1377/parecer_041-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto das Comissões de Constituição e Justiça e de Finanças e Orçamento favorável à aprovação do Projeto de Lei 035/2026.</t>
+  </si>
+  <si>
+    <t>1378</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1378/parecer_042-2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONJUNTO DAS COMISSÕES DE CONSTITUIÇÃO E JUSTIÇA E DE FINANÇAS E ORÇAMENTO FAVORÁVEL À APROVAÇÃO DO PROJETO DE LEI 036/2026.</t>
+  </si>
+  <si>
+    <t>1379</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>CAERMA - COM. AGRICULTURA, EMPREGO E RENDA E MEIO AMBIENTE, CCJ - COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1379/parecer_043-2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONJUNTO DAS COMISSÕES DE CONSTITUIÇÃO E JUSTIÇA E DA COMISSÃO DE AGRICULTURA, EMPREGO E RENDA E MEIO AMBIENTE FAVORÁVEL À APROVAÇÃO DO PROJETO DE LEI DO LEGISLATIVO Nº 006/2026.</t>
+  </si>
+  <si>
+    <t>1380</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1380/parecer_044-2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONJUNTO DA COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA E DA COMISSÃO ESPECIAL NOMEADA PELA PORTARIA Nº 011/2026 FAVORÁVEL À APROVAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº 02/2026.</t>
+  </si>
+  <si>
+    <t>1381</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>Parecer Conjunto das Comissões de Constituição e Justiça e de Finanças e Orçamento favorável à aprovação do Projeto de Lei Nº 033/2026.</t>
+  </si>
+  <si>
+    <t>1302</t>
+  </si>
+  <si>
+    <t>EMD</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA</t>
+  </si>
+  <si>
+    <t>Corrige erro material na numeração constante no preâmbulo do Projeto de Lei 15/2026.</t>
+  </si>
+  <si>
+    <t>1303</t>
+  </si>
+  <si>
+    <t>Corrige erro material na numeração constante no preâmbulo do Projeto de Lei nº 16/2026.</t>
+  </si>
+  <si>
+    <t>1321</t>
+  </si>
+  <si>
+    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
+  </si>
+  <si>
+    <t>http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1321/emenda_modificativa_no_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera os valores das Funções Gratificadas do Magistério (FGM) constantes no Anexo I do Substitutivo ao Projeto de Lei nº 09/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -753,67 +1704,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1259/02-_pl-01-2026_-_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1260/02-_pl-02-2026_-_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1261/02-_pl-03-2026_-_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1262/02-_pl-04-2026_-_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1269/02-_projeto_de_lei_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1270/01-_projeto_de_lei_06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1273/01-_projeto_de_lei_07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1274/01-_projeto_de_lei_08-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1275/03-substitutivo_do_pl_09-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1271/01-_projeto_de_lei_10-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1285/01-_projeto_de_lei_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1286/01-_projeto_de_lei_12-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1287/01-_projeto_de_lei_013-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1272/indicacao_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1277/indicacao_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1288/indicacao_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1267/projeto_de_lei_legislativo_01_26_-_pecas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1268/projeto_de_lei_legislativo_02_26_-_autismo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1284/projeto_de_lei_legislativo_03-2026_-_proibicao_passeios.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1263/parecer_01-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1264/parecer_02-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1265/parecer_03-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1266/parecer_04-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1278/parecer_05-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1279/parecer_06-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1280/parecer_07-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1281/parecer_08-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1282/parecer_09-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1283/parecer_010-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1259/02-_pl-01-2026_-_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1260/02-_pl-02-2026_-_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1261/02-_pl-03-2026_-_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1262/02-_pl-04-2026_-_tramitacao_completa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1269/projeto_de_lei_no_05-2026_-_processo_completo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1270/projeto_de_lei_06-2026_-_processo_completo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1273/projeto_de_lei_07-2026_-_processo_completo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1274/projeto_de_lei_08-2026_-_processo_completo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1275/projeto_de_lei_09-2026__-_processo_completo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1271/projeto_de_lei_10-2026_-_processo_completo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1285/projeto_de_lei_11-2026_-_processo_completo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1286/projeto_de_lei_12-2026_-_processo_completo_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1287/projeto_de_lei_013-2026_-_processo_completo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1290/01-_projeto_de_lei_14-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1299/projeto_de_lei_15-2026_-_processo_completo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1300/projeto_de_lei_016-2026_-_processo_completo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1298/01-_projeto_de_lei_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1307/projeto_de_lei_18-2026_-_processo_completo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1310/projeto_de_lei_19-2026_-_processo_completo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1311/projeto_de_lei_20-2026_-_processo_completo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1313/projeto_de_lei_no_021-2026_-_processo_completo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1319/projeto_de_lei_no_022-2026_-_processo_completo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1324/projeto_de_lei_no_023-2026_-_processo_completo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1325/projeto_de_lei_no_024-2026_-_processo_completo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1337/projeto_de_lei_no_025-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1344/01-_projeto_de_lei_no_26-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1345/01-_projeto_de_lei_no_027-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1346/01-_projeto_de_lei_28-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1347/01-_projeto_de_lei_29-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1348/pl_-_30-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1349/pl_-_31-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1359/projeto_de_lei_no_032-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1360/projeto_de_lei_no_033-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1361/projeto_de_lei_34-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1365/01-_projeto_de_lei_no_035-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1373/01-_projeto_de_lei_36-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1375/01-_projeto_de_lei_37-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1376/projeto_de_lei_no_038-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1289/requerimento_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1297/requerimento_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1339/requerimento_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1374/requerimento_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1272/indicacao_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1277/indicacao_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1288/indicacao_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1294/indicacao_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1295/indicacao_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1296/indicacao_no_07-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1314/indicacao_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1322/indicacao_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1326/indicacao_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1327/indicacao_no_11-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1328/indicacao_no_12-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1340/indicacao_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1341/indicacao_no_14-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1351/indicacao_no_15-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1354/indicacao_no_16-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1355/indicacao_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1369/indicacao_no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1370/indicacao_no_19-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1371/indicacao_no_20-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1372/indicacao_no_21-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1382/indicacao_no_22-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1342/01-_projeto_de_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1331/01-_projeto_de_resolucao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1332/01-_projeto_de_resolucao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1333/01-_projeto_de_resolucao_03-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1338/01-_projeto_de_lei_complementar_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1363/01-_projeto_de_lei_complementar_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1267/projeto_de_lei_legislativo_01-2026_-_processo_completo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1268/projeto_de_lei_legislativo_02_26_-_autismo_-_processo_completo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1284/projeto_de_lei_legislativo_03-2026_-_processo_completo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1301/01-_projeto_de_lei_legislativo_04-2026_-_processo_completo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1350/projeto_de_lei_legislativo_05-2026_-_lei_dos_exames.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1364/01-_projeto_de_lei_legislativo_06-2026_-_declara_de_utilidade_publica_associacao_de_piscicultores.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1263/parecer_01-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1264/parecer_02-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1265/parecer_03-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1266/parecer_04-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1278/parecer_05-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1279/parecer_06-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1280/parecer_07-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1281/parecer_08-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1282/parecer_09-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1283/parecer_010-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1308/parecer_017-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1312/parecer_019-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1315/parecer_020-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1316/parecer_021-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1317/parecer_022-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1318/parecer_23-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1320/parecer_24-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1323/parecer_025-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1329/parecer_026-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1330/parecer_027-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1334/parecer_028-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1335/parecer_029-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1336/parecer_030-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1352/parecer_032-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1353/parecer_033-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1356/parecer_034-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1357/parecer_035-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1358/parecer_036-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1366/parecer_038-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1367/parecer_039-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1368/parecer_040-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1377/parecer_041-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1378/parecer_042-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1379/parecer_043-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1380/parecer_044-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saudadedoiguacu.pr.leg.br/media/sapl/public/materialegislativa/2026/1321/emenda_modificativa_no_03-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:H125"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="82.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="133.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="144" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="172" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1145,543 +2096,3054 @@
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H14" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>65</v>
       </c>
       <c r="D15" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="F15" t="s">
+      <c r="H15" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>69</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="B16" t="s">
-[...5 lines deleted...]
-      <c r="D16" t="s">
+      <c r="H16" t="s">
         <v>71</v>
-      </c>
-[...10 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="D17" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>72</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="H17" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>77</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B18" t="s">
-[...11 lines deleted...]
-      <c r="F18" t="s">
+      <c r="H18" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>81</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="B19" t="s">
-[...11 lines deleted...]
-      <c r="F19" t="s">
+      <c r="H19" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>85</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="B20" t="s">
-[...5 lines deleted...]
-      <c r="D20" t="s">
+      <c r="H20" t="s">
         <v>87</v>
-      </c>
-[...10 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>17</v>
+        <v>89</v>
       </c>
       <c r="D21" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="H21" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>93</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H22" t="s">
         <v>95</v>
-      </c>
-[...19 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>97</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="B23" t="s">
-[...5 lines deleted...]
-      <c r="D23" t="s">
+      <c r="H23" t="s">
         <v>99</v>
-      </c>
-[...10 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>17</v>
+        <v>101</v>
       </c>
       <c r="D24" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="H24" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>105</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H25" t="s">
         <v>107</v>
-      </c>
-[...19 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>109</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="B26" t="s">
-[...14 lines deleted...]
-      <c r="G26" s="1" t="s">
+      <c r="H26" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>112</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
         <v>113</v>
       </c>
-      <c r="B27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D27" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>114</v>
       </c>
       <c r="H27" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>116</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>33</v>
+        <v>117</v>
       </c>
       <c r="D28" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>121</v>
       </c>
       <c r="D29" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>120</v>
+        <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="H29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>41</v>
+        <v>125</v>
       </c>
       <c r="D30" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="H30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>45</v>
+        <v>129</v>
       </c>
       <c r="D31" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="H31" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>132</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>133</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H32" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>136</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>137</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H33" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>140</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>141</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H34" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>144</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>145</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H35" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>148</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>149</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H36" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>152</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>153</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H37" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>156</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>157</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H38" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>160</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>161</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H39" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>164</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" t="s">
+        <v>165</v>
+      </c>
+      <c r="E40" t="s">
+        <v>166</v>
+      </c>
+      <c r="F40" t="s">
+        <v>167</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H40" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>170</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>17</v>
+      </c>
+      <c r="D41" t="s">
+        <v>165</v>
+      </c>
+      <c r="E41" t="s">
+        <v>166</v>
+      </c>
+      <c r="F41" t="s">
+        <v>167</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H41" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>173</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>21</v>
+      </c>
+      <c r="D42" t="s">
+        <v>165</v>
+      </c>
+      <c r="E42" t="s">
+        <v>166</v>
+      </c>
+      <c r="F42" t="s">
+        <v>167</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H42" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>176</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>25</v>
+      </c>
+      <c r="D43" t="s">
+        <v>165</v>
+      </c>
+      <c r="E43" t="s">
+        <v>166</v>
+      </c>
+      <c r="F43" t="s">
+        <v>177</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H43" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>180</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" t="s">
+        <v>181</v>
+      </c>
+      <c r="E44" t="s">
+        <v>182</v>
+      </c>
+      <c r="F44" t="s">
+        <v>183</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H44" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>186</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>17</v>
+      </c>
+      <c r="D45" t="s">
+        <v>181</v>
+      </c>
+      <c r="E45" t="s">
+        <v>182</v>
+      </c>
+      <c r="F45" t="s">
+        <v>183</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H45" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>189</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>21</v>
+      </c>
+      <c r="D46" t="s">
+        <v>181</v>
+      </c>
+      <c r="E46" t="s">
+        <v>182</v>
+      </c>
+      <c r="F46" t="s">
+        <v>190</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H46" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>193</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>25</v>
+      </c>
+      <c r="D47" t="s">
+        <v>181</v>
+      </c>
+      <c r="E47" t="s">
+        <v>182</v>
+      </c>
+      <c r="F47" t="s">
+        <v>194</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H47" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>197</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>29</v>
+      </c>
+      <c r="D48" t="s">
+        <v>181</v>
+      </c>
+      <c r="E48" t="s">
+        <v>182</v>
+      </c>
+      <c r="F48" t="s">
+        <v>167</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H48" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>200</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>33</v>
+      </c>
+      <c r="D49" t="s">
+        <v>181</v>
+      </c>
+      <c r="E49" t="s">
+        <v>182</v>
+      </c>
+      <c r="F49" t="s">
+        <v>194</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H49" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>203</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50" t="s">
+        <v>181</v>
+      </c>
+      <c r="E50" t="s">
+        <v>182</v>
+      </c>
+      <c r="F50" t="s">
+        <v>194</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H50" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>206</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>41</v>
+      </c>
+      <c r="D51" t="s">
+        <v>181</v>
+      </c>
+      <c r="E51" t="s">
+        <v>182</v>
+      </c>
+      <c r="F51" t="s">
+        <v>207</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H51" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>210</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>45</v>
+      </c>
+      <c r="D52" t="s">
+        <v>181</v>
+      </c>
+      <c r="E52" t="s">
+        <v>182</v>
+      </c>
+      <c r="F52" t="s">
+        <v>194</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H52" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>213</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>49</v>
+      </c>
+      <c r="D53" t="s">
+        <v>181</v>
+      </c>
+      <c r="E53" t="s">
+        <v>182</v>
+      </c>
+      <c r="F53" t="s">
+        <v>194</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H53" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>216</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>53</v>
+      </c>
+      <c r="D54" t="s">
+        <v>181</v>
+      </c>
+      <c r="E54" t="s">
+        <v>182</v>
+      </c>
+      <c r="F54" t="s">
+        <v>207</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H54" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>219</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>57</v>
+      </c>
+      <c r="D55" t="s">
+        <v>181</v>
+      </c>
+      <c r="E55" t="s">
+        <v>182</v>
+      </c>
+      <c r="F55" t="s">
+        <v>177</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H55" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>222</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>61</v>
+      </c>
+      <c r="D56" t="s">
+        <v>181</v>
+      </c>
+      <c r="E56" t="s">
+        <v>182</v>
+      </c>
+      <c r="F56" t="s">
+        <v>223</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H56" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>226</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>65</v>
+      </c>
+      <c r="D57" t="s">
+        <v>181</v>
+      </c>
+      <c r="E57" t="s">
+        <v>182</v>
+      </c>
+      <c r="F57" t="s">
+        <v>194</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H57" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>229</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>69</v>
+      </c>
+      <c r="D58" t="s">
+        <v>181</v>
+      </c>
+      <c r="E58" t="s">
+        <v>182</v>
+      </c>
+      <c r="F58" t="s">
+        <v>207</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H58" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>232</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>73</v>
+      </c>
+      <c r="D59" t="s">
+        <v>181</v>
+      </c>
+      <c r="E59" t="s">
+        <v>182</v>
+      </c>
+      <c r="F59" t="s">
+        <v>233</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H59" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>236</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>77</v>
+      </c>
+      <c r="D60" t="s">
+        <v>181</v>
+      </c>
+      <c r="E60" t="s">
+        <v>182</v>
+      </c>
+      <c r="F60" t="s">
+        <v>223</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H60" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>239</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>81</v>
+      </c>
+      <c r="D61" t="s">
+        <v>181</v>
+      </c>
+      <c r="E61" t="s">
+        <v>182</v>
+      </c>
+      <c r="F61" t="s">
+        <v>177</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H61" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>242</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>85</v>
+      </c>
+      <c r="D62" t="s">
+        <v>181</v>
+      </c>
+      <c r="E62" t="s">
+        <v>182</v>
+      </c>
+      <c r="F62" t="s">
+        <v>207</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H62" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>245</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>89</v>
+      </c>
+      <c r="D63" t="s">
+        <v>181</v>
+      </c>
+      <c r="E63" t="s">
+        <v>182</v>
+      </c>
+      <c r="F63" t="s">
+        <v>246</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H63" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>249</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>93</v>
+      </c>
+      <c r="D64" t="s">
+        <v>181</v>
+      </c>
+      <c r="E64" t="s">
+        <v>182</v>
+      </c>
+      <c r="F64" t="s">
+        <v>246</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H64" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>252</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>97</v>
+      </c>
+      <c r="D65" t="s">
+        <v>181</v>
+      </c>
+      <c r="E65" t="s">
+        <v>182</v>
+      </c>
+      <c r="F65" t="s">
+        <v>183</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H65" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>255</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>10</v>
+      </c>
+      <c r="D66" t="s">
+        <v>256</v>
+      </c>
+      <c r="E66" t="s">
+        <v>257</v>
+      </c>
+      <c r="F66" t="s">
+        <v>258</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H66" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>261</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" t="s">
+        <v>262</v>
+      </c>
+      <c r="E67" t="s">
+        <v>263</v>
+      </c>
+      <c r="F67" t="s">
+        <v>223</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H67" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>266</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>17</v>
+      </c>
+      <c r="D68" t="s">
+        <v>262</v>
+      </c>
+      <c r="E68" t="s">
+        <v>263</v>
+      </c>
+      <c r="F68" t="s">
+        <v>223</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H68" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>269</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>21</v>
+      </c>
+      <c r="D69" t="s">
+        <v>262</v>
+      </c>
+      <c r="E69" t="s">
+        <v>263</v>
+      </c>
+      <c r="F69" t="s">
+        <v>223</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H69" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>272</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" t="s">
+        <v>273</v>
+      </c>
+      <c r="E70" t="s">
+        <v>274</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H70" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>277</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>17</v>
+      </c>
+      <c r="D71" t="s">
+        <v>273</v>
+      </c>
+      <c r="E71" t="s">
+        <v>274</v>
+      </c>
+      <c r="F71" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H71" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>280</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" t="s">
+        <v>281</v>
+      </c>
+      <c r="E72" t="s">
+        <v>282</v>
+      </c>
+      <c r="F72" t="s">
+        <v>177</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H72" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>285</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>17</v>
+      </c>
+      <c r="D73" t="s">
+        <v>281</v>
+      </c>
+      <c r="E73" t="s">
+        <v>282</v>
+      </c>
+      <c r="F73" t="s">
+        <v>177</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H73" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>288</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>21</v>
+      </c>
+      <c r="D74" t="s">
+        <v>281</v>
+      </c>
+      <c r="E74" t="s">
+        <v>282</v>
+      </c>
+      <c r="F74" t="s">
+        <v>194</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H74" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>291</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>25</v>
+      </c>
+      <c r="D75" t="s">
+        <v>281</v>
+      </c>
+      <c r="E75" t="s">
+        <v>282</v>
+      </c>
+      <c r="F75" t="s">
+        <v>258</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H75" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>294</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>29</v>
+      </c>
+      <c r="D76" t="s">
+        <v>281</v>
+      </c>
+      <c r="E76" t="s">
+        <v>282</v>
+      </c>
+      <c r="F76" t="s">
+        <v>223</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H76" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>297</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>33</v>
+      </c>
+      <c r="D77" t="s">
+        <v>281</v>
+      </c>
+      <c r="E77" t="s">
+        <v>282</v>
+      </c>
+      <c r="F77" t="s">
+        <v>246</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H77" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>300</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" t="s">
+        <v>301</v>
+      </c>
+      <c r="E78" t="s">
+        <v>302</v>
+      </c>
+      <c r="F78" t="s">
+        <v>303</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H78" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>306</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>17</v>
+      </c>
+      <c r="D79" t="s">
+        <v>301</v>
+      </c>
+      <c r="E79" t="s">
+        <v>302</v>
+      </c>
+      <c r="F79" t="s">
+        <v>303</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H79" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>309</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>21</v>
+      </c>
+      <c r="D80" t="s">
+        <v>301</v>
+      </c>
+      <c r="E80" t="s">
+        <v>302</v>
+      </c>
+      <c r="F80" t="s">
+        <v>303</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H80" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>312</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>25</v>
+      </c>
+      <c r="D81" t="s">
+        <v>301</v>
+      </c>
+      <c r="E81" t="s">
+        <v>302</v>
+      </c>
+      <c r="F81" t="s">
+        <v>303</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H81" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>315</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>29</v>
+      </c>
+      <c r="D82" t="s">
+        <v>301</v>
+      </c>
+      <c r="E82" t="s">
+        <v>302</v>
+      </c>
+      <c r="F82" t="s">
+        <v>303</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H82" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>318</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>33</v>
+      </c>
+      <c r="D83" t="s">
+        <v>301</v>
+      </c>
+      <c r="E83" t="s">
+        <v>302</v>
+      </c>
+      <c r="F83" t="s">
+        <v>303</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H83" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>321</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>37</v>
+      </c>
+      <c r="D84" t="s">
+        <v>301</v>
+      </c>
+      <c r="E84" t="s">
+        <v>302</v>
+      </c>
+      <c r="F84" t="s">
+        <v>322</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H84" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>325</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>41</v>
+      </c>
+      <c r="D85" t="s">
+        <v>301</v>
+      </c>
+      <c r="E85" t="s">
+        <v>302</v>
+      </c>
+      <c r="F85" t="s">
+        <v>303</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H85" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>328</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>45</v>
+      </c>
+      <c r="D86" t="s">
+        <v>301</v>
+      </c>
+      <c r="E86" t="s">
+        <v>302</v>
+      </c>
+      <c r="F86" t="s">
+        <v>303</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H86" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>331</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>49</v>
+      </c>
+      <c r="D87" t="s">
+        <v>301</v>
+      </c>
+      <c r="E87" t="s">
+        <v>302</v>
+      </c>
+      <c r="F87" t="s">
+        <v>322</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H87" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>334</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>53</v>
+      </c>
+      <c r="D88" t="s">
+        <v>301</v>
+      </c>
+      <c r="E88" t="s">
+        <v>302</v>
+      </c>
+      <c r="F88" t="s">
+        <v>335</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H88" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>337</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>57</v>
+      </c>
+      <c r="D89" t="s">
+        <v>301</v>
+      </c>
+      <c r="E89" t="s">
+        <v>302</v>
+      </c>
+      <c r="F89" t="s">
+        <v>303</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H89" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>339</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>61</v>
+      </c>
+      <c r="D90" t="s">
+        <v>301</v>
+      </c>
+      <c r="E90" t="s">
+        <v>302</v>
+      </c>
+      <c r="F90" t="s">
+        <v>303</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H90" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>341</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>65</v>
+      </c>
+      <c r="D91" t="s">
+        <v>301</v>
+      </c>
+      <c r="E91" t="s">
+        <v>302</v>
+      </c>
+      <c r="F91" t="s">
+        <v>303</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H91" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>343</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>69</v>
+      </c>
+      <c r="D92" t="s">
+        <v>301</v>
+      </c>
+      <c r="E92" t="s">
+        <v>302</v>
+      </c>
+      <c r="F92" t="s">
+        <v>303</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H92" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>345</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>73</v>
+      </c>
+      <c r="D93" t="s">
+        <v>301</v>
+      </c>
+      <c r="E93" t="s">
+        <v>302</v>
+      </c>
+      <c r="F93" t="s">
+        <v>303</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H93" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>347</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>77</v>
+      </c>
+      <c r="D94" t="s">
+        <v>301</v>
+      </c>
+      <c r="E94" t="s">
+        <v>302</v>
+      </c>
+      <c r="F94" t="s">
+        <v>322</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H94" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>350</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>81</v>
+      </c>
+      <c r="D95" t="s">
+        <v>301</v>
+      </c>
+      <c r="E95" t="s">
+        <v>302</v>
+      </c>
+      <c r="F95" t="s">
+        <v>322</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H95" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>352</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>85</v>
+      </c>
+      <c r="D96" t="s">
+        <v>301</v>
+      </c>
+      <c r="E96" t="s">
+        <v>302</v>
+      </c>
+      <c r="F96" t="s">
+        <v>303</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H96" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>354</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>89</v>
+      </c>
+      <c r="D97" t="s">
+        <v>301</v>
+      </c>
+      <c r="E97" t="s">
+        <v>302</v>
+      </c>
+      <c r="F97" t="s">
+        <v>303</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H97" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>357</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>93</v>
+      </c>
+      <c r="D98" t="s">
+        <v>301</v>
+      </c>
+      <c r="E98" t="s">
+        <v>302</v>
+      </c>
+      <c r="F98" t="s">
+        <v>303</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H98" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>360</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>97</v>
+      </c>
+      <c r="D99" t="s">
+        <v>301</v>
+      </c>
+      <c r="E99" t="s">
+        <v>302</v>
+      </c>
+      <c r="F99" t="s">
+        <v>322</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H99" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>363</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>101</v>
+      </c>
+      <c r="D100" t="s">
+        <v>301</v>
+      </c>
+      <c r="E100" t="s">
+        <v>302</v>
+      </c>
+      <c r="F100" t="s">
+        <v>303</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H100" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>366</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>105</v>
+      </c>
+      <c r="D101" t="s">
+        <v>301</v>
+      </c>
+      <c r="E101" t="s">
+        <v>302</v>
+      </c>
+      <c r="F101" t="s">
+        <v>367</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H101" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>370</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>109</v>
+      </c>
+      <c r="D102" t="s">
+        <v>301</v>
+      </c>
+      <c r="E102" t="s">
+        <v>302</v>
+      </c>
+      <c r="F102" t="s">
+        <v>303</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H102" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>373</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>113</v>
+      </c>
+      <c r="D103" t="s">
+        <v>301</v>
+      </c>
+      <c r="E103" t="s">
+        <v>302</v>
+      </c>
+      <c r="F103" t="s">
+        <v>322</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H103" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>376</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>117</v>
+      </c>
+      <c r="D104" t="s">
+        <v>301</v>
+      </c>
+      <c r="E104" t="s">
+        <v>302</v>
+      </c>
+      <c r="F104" t="s">
+        <v>322</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H104" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>379</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>121</v>
+      </c>
+      <c r="D105" t="s">
+        <v>301</v>
+      </c>
+      <c r="E105" t="s">
+        <v>302</v>
+      </c>
+      <c r="F105" t="s">
+        <v>322</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H105" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>382</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>125</v>
+      </c>
+      <c r="D106" t="s">
+        <v>301</v>
+      </c>
+      <c r="E106" t="s">
+        <v>302</v>
+      </c>
+      <c r="F106" t="s">
+        <v>322</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H106" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>385</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
         <v>129</v>
       </c>
-      <c r="B32" t="s">
-[...18 lines deleted...]
-        <v>131</v>
+      <c r="D107" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" t="s">
+        <v>322</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H107" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>388</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>133</v>
+      </c>
+      <c r="D108" t="s">
+        <v>301</v>
+      </c>
+      <c r="E108" t="s">
+        <v>302</v>
+      </c>
+      <c r="F108" t="s">
+        <v>303</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H108" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>390</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>137</v>
+      </c>
+      <c r="D109" t="s">
+        <v>301</v>
+      </c>
+      <c r="E109" t="s">
+        <v>302</v>
+      </c>
+      <c r="F109" t="s">
+        <v>303</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H109" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>393</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>141</v>
+      </c>
+      <c r="D110" t="s">
+        <v>301</v>
+      </c>
+      <c r="E110" t="s">
+        <v>302</v>
+      </c>
+      <c r="F110" t="s">
+        <v>322</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H110" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>396</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>145</v>
+      </c>
+      <c r="D111" t="s">
+        <v>301</v>
+      </c>
+      <c r="E111" t="s">
+        <v>302</v>
+      </c>
+      <c r="F111" t="s">
+        <v>303</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H111" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>399</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>149</v>
+      </c>
+      <c r="D112" t="s">
+        <v>301</v>
+      </c>
+      <c r="E112" t="s">
+        <v>302</v>
+      </c>
+      <c r="F112" t="s">
+        <v>303</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H112" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>402</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>153</v>
+      </c>
+      <c r="D113" t="s">
+        <v>301</v>
+      </c>
+      <c r="E113" t="s">
+        <v>302</v>
+      </c>
+      <c r="F113" t="s">
+        <v>403</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H113" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>406</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>157</v>
+      </c>
+      <c r="D114" t="s">
+        <v>301</v>
+      </c>
+      <c r="E114" t="s">
+        <v>302</v>
+      </c>
+      <c r="F114" t="s">
+        <v>303</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H114" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>408</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>161</v>
+      </c>
+      <c r="D115" t="s">
+        <v>301</v>
+      </c>
+      <c r="E115" t="s">
+        <v>302</v>
+      </c>
+      <c r="F115" t="s">
+        <v>303</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H115" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>411</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>412</v>
+      </c>
+      <c r="D116" t="s">
+        <v>301</v>
+      </c>
+      <c r="E116" t="s">
+        <v>302</v>
+      </c>
+      <c r="F116" t="s">
+        <v>303</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H116" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>415</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>416</v>
+      </c>
+      <c r="D117" t="s">
+        <v>301</v>
+      </c>
+      <c r="E117" t="s">
+        <v>302</v>
+      </c>
+      <c r="F117" t="s">
+        <v>303</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H117" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>419</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>420</v>
+      </c>
+      <c r="D118" t="s">
+        <v>301</v>
+      </c>
+      <c r="E118" t="s">
+        <v>302</v>
+      </c>
+      <c r="F118" t="s">
+        <v>303</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H118" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>423</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>424</v>
+      </c>
+      <c r="D119" t="s">
+        <v>301</v>
+      </c>
+      <c r="E119" t="s">
+        <v>302</v>
+      </c>
+      <c r="F119" t="s">
+        <v>303</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H119" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>427</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>428</v>
+      </c>
+      <c r="D120" t="s">
+        <v>301</v>
+      </c>
+      <c r="E120" t="s">
+        <v>302</v>
+      </c>
+      <c r="F120" t="s">
+        <v>429</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H120" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>432</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>433</v>
+      </c>
+      <c r="D121" t="s">
+        <v>301</v>
+      </c>
+      <c r="E121" t="s">
+        <v>302</v>
+      </c>
+      <c r="F121" t="s">
+        <v>322</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H121" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>436</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>437</v>
+      </c>
+      <c r="D122" t="s">
+        <v>301</v>
+      </c>
+      <c r="E122" t="s">
+        <v>302</v>
+      </c>
+      <c r="F122" t="s">
+        <v>303</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H122" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>439</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>10</v>
+      </c>
+      <c r="D123" t="s">
+        <v>440</v>
+      </c>
+      <c r="E123" t="s">
+        <v>441</v>
+      </c>
+      <c r="F123" t="s">
+        <v>322</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H123" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>443</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>17</v>
+      </c>
+      <c r="D124" t="s">
+        <v>440</v>
+      </c>
+      <c r="E124" t="s">
+        <v>441</v>
+      </c>
+      <c r="F124" t="s">
+        <v>322</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H124" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>445</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>21</v>
+      </c>
+      <c r="D125" t="s">
+        <v>440</v>
+      </c>
+      <c r="E125" t="s">
+        <v>441</v>
+      </c>
+      <c r="F125" t="s">
+        <v>446</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H125" t="s">
+        <v>448</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>