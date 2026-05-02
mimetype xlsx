--- v1 (2026-03-09)
+++ v2 (2026-05-02)
@@ -69,51 +69,51 @@
   <si>
     <t>PROJETO DE LEI nº 6 de 2026</t>
   </si>
   <si>
     <t>Autoriza a abertura, de um Crédito Adicional Suplementar no valor de R$ 585.322,94 (quinhentos e oitenta e cinco mil, trezentos e vinte e dois reais e noventa e quatro centavos) no Orçamento Anual para 2026.</t>
   </si>
   <si>
     <t>Proposição apresentada em Plenário</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 7 de 2026</t>
   </si>
   <si>
     <t>Institui o Programa Permanente de Incentivo à Pesca Esportiva no Município, autorizando a celebração de parcerias para realização de eventos, com foco no fortalecimento do turismo e da economia local, observadas as normas de transparência, sustentabilidade e disponibilidade orçamentária.</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 8 de 2026</t>
   </si>
   <si>
     <t>Revoga as Leis Municipais nº 1.284/2019 e nº 1.485/2022 e institui o Programa Municipal “Conexão Trabalho”, destinado a apoiar, mediante critérios objetivos e fiscalizáveis, o deslocamento intermunicipal diário de trabalhadores residentes em Saudade do Iguaçu, resguardando a legalidade, a impessoalidade e a proteção ao patrimônio público.</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 9 de 2026</t>
   </si>
   <si>
-    <t>Altera dispositivos da Lei nº 1.213/2018, a fim de restabelecer e consolidar, com clareza normativa, as regras relativas à jornada ampliada e à opção remuneratória dos profissionais do magistério no exercício das funções de Direção e Coordenação, assegurando uniformidade de procedimentos, transparência e segurança jurídica.</t>
+    <t>Dispõe sobre a reestruturação das Funções Gratificadas de Direção e Coordenação Pedagógica do Magistério Público Municipal, altera o art. 62 da Lei Municipal nº 1213/2018 e dá outras providências.</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 10 de 2026</t>
   </si>
   <si>
     <t>Autoriza a abertura, de um Crédito Adicional Suplementar no valor de R$ 252.283,96 (duzentos e cinquenta e dois mil, duzentos e oitenta e três reais e noventa e seis centavos) no Orçamento Anual para 2026.</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO nº 1 de 2026</t>
   </si>
   <si>
     <t>JOÃO PEDRO HARTMANN</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos para manutenção e conserto de equipamentos, máquinas e veículos pertencentes ao Município de Saudade do Iguaçu, estabelece a obrigatoriedade de emissão de relatórios técnicos e dá outras providências.</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO nº 2 de 2026</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Valorização, Inclusão e Apoio Educacional ao Aluno com Transtorno do Espectro Autista (TEA) na rede municipal de ensino de Saudade do Iguaçu e dá outras providências.</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 1 de 2026</t>
   </si>